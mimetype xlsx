--- v2 (2026-02-12)
+++ v3 (2026-06-04)
@@ -9,51 +9,51 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Sheet1" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="133" uniqueCount="133">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="148" uniqueCount="148">
   <si>
     <t>Day</t>
   </si>
   <si>
     <t>Start Time</t>
   </si>
   <si>
     <t>End Time</t>
   </si>
   <si>
     <t>Event Name</t>
   </si>
   <si>
     <t>Location</t>
   </si>
   <si>
     <t>Presenter</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Saturday, August 29</t>
   </si>
   <si>
@@ -95,51 +95,51 @@
   <si>
     <t>9:00 am</t>
   </si>
   <si>
     <t>4:30 pm</t>
   </si>
   <si>
     <t>Meet &amp; Greet Sessions</t>
   </si>
   <si>
     <t>Palazzo Ballroom - JW Marriott</t>
   </si>
   <si>
     <t>5:00 pm</t>
   </si>
   <si>
     <t>Hospitality Suite </t>
   </si>
   <si>
     <t>Grab a drink or refreshment of your choice, sit down, catch up on work, relax, or network and talk some business in our Hospitality Suite.</t>
   </si>
   <si>
     <t>ACPC Business Development Power Hub </t>
   </si>
   <si>
-    <t>hosted by Interactive Training Solutions</t>
+    <t>hosted by Interactive Training Solutions &amp; David Goad Speaks</t>
   </si>
   <si>
     <t>Take advantage of FREE coaching in key areas that are critical for creating, developing and maintaining a strong business network!</t>
   </si>
   <si>
     <t>10:00 am</t>
   </si>
   <si>
     <t>10:45 am</t>
   </si>
   <si>
     <t>Airline New Attendee Orientation</t>
   </si>
   <si>
     <t>Amarante 2-3 - Lower Level JW Marriott</t>
   </si>
   <si>
     <t>facilitated by Rachel Niederer, A'Lasia Davis Binkley, Pamela Holiday and Chip Wasinsky</t>
   </si>
   <si>
     <t>Supplier New Attendee Orientation</t>
   </si>
   <si>
     <t>Segura 1-4 - Lower Level JW Marriott</t>
   </si>
@@ -149,288 +149,333 @@
   <si>
     <t>11:00 am</t>
   </si>
   <si>
     <t>12:30 pm</t>
   </si>
   <si>
     <t>Professional Development Session - Mastering the Roundtables</t>
   </si>
   <si>
     <t>David Suarez</t>
   </si>
   <si>
     <t>Headshot Photo Lounge</t>
   </si>
   <si>
     <t>Deb Scally Photography</t>
   </si>
   <si>
     <t>12:45 pm</t>
   </si>
   <si>
     <t>1:45 pm</t>
   </si>
   <si>
+    <t>Professional Development Session - Seven Steps in Strategic Supplier Alliance</t>
+  </si>
+  <si>
+    <t>Bill Agee</t>
+  </si>
+  <si>
+    <t>1:00 pm</t>
+  </si>
+  <si>
+    <t>7:00 pm</t>
+  </si>
+  <si>
+    <t>hosted by Cvent</t>
+  </si>
+  <si>
+    <t>1:15 pm</t>
+  </si>
+  <si>
+    <t>1:30 pm</t>
+  </si>
+  <si>
+    <t>2:30 pm</t>
+  </si>
+  <si>
+    <t>2:00 pm</t>
+  </si>
+  <si>
+    <t>3:00 pm</t>
+  </si>
+  <si>
+    <t>Peer to Peer Chat Circle - Balancing the Burn – Staying Energized in a Demanding Industry</t>
+  </si>
+  <si>
+    <t>Amarante 1 - Lower Level JW Marriott</t>
+  </si>
+  <si>
+    <t>facilitated by Althea Arvin &amp; Tonya Wondolowski</t>
+  </si>
+  <si>
+    <t>Share strategies for managing stress, maintaining energy, and setting boundaries in high-pressure aviation roles.</t>
+  </si>
+  <si>
+    <t>2:45 pm</t>
+  </si>
+  <si>
+    <t>3:45 pm</t>
+  </si>
+  <si>
+    <t>Professional Development Session - Advanced Key Purchasing Techniques</t>
+  </si>
+  <si>
+    <t>Elevating Your Professional Presence: A Skills‑Building Workshop</t>
+  </si>
+  <si>
+    <t>facilitated by Interactive Training Solutions </t>
+  </si>
+  <si>
+    <t>Live Crowd Trivia</t>
+  </si>
+  <si>
+    <t>hosted by Jay Bant</t>
+  </si>
+  <si>
+    <t>5:15 pm</t>
+  </si>
+  <si>
+    <t>Welcome Reception &amp; Welcome Address</t>
+  </si>
+  <si>
+    <t>Rachel Niederer, Board of Directors &amp; Airline Advisory Council</t>
+  </si>
+  <si>
+    <t>Sunday, August 30</t>
+  </si>
+  <si>
+    <t>Airline Roundtable Appointment Selection Support</t>
+  </si>
+  <si>
+    <t>Have questions about your Airline Roundtable appointments? Need your appointment schedule re-emailed or re-printed? Stop by the desk for assistance.</t>
+  </si>
+  <si>
+    <t>Supplier companies can secure additional Roundtable meetings, if available.</t>
+  </si>
+  <si>
+    <t>8:30 am</t>
+  </si>
+  <si>
+    <t>11:30 am</t>
+  </si>
+  <si>
+    <t>Aviation Networking Forum - Booth Set-Up for Suppliers</t>
+  </si>
+  <si>
+    <t>Coquina Ballroom - JW Marrriott</t>
+  </si>
+  <si>
+    <t>Registered Suppliers with reserved booth space may set up their booths during this time.</t>
+  </si>
+  <si>
+    <t>Professional Development Session - Ten Major Contract Clauses That Cause Purchasing/SCM Issues </t>
+  </si>
+  <si>
+    <t>10:30 am</t>
+  </si>
+  <si>
+    <t>Airline Panel Discussion - What Airlines Want: Procurement Priorities &amp; Partnership Vision</t>
+  </si>
+  <si>
+    <t>moderated by Elizabeth Lucas-Averett ("Ella")</t>
+  </si>
+  <si>
+    <t>3:30 pm</t>
+  </si>
+  <si>
+    <t>ACPC Business Development Power Hub</t>
+  </si>
+  <si>
+    <t>Hospitality Suite</t>
+  </si>
+  <si>
+    <t>Professional Development Session - Negotiations Preparations for Success </t>
+  </si>
+  <si>
+    <t>Private Airline Luncheon</t>
+  </si>
+  <si>
+    <t>Mediterranean Ballroom - 1-3 JW Marriott</t>
+  </si>
+  <si>
+    <t>Elizabeth Lucas-Averett ("Ella")</t>
+  </si>
+  <si>
+    <t>11:45 am</t>
+  </si>
+  <si>
+    <t>Peer to Peer Chat Circle - My Favorite Tool for Staying Organized</t>
+  </si>
+  <si>
+    <t>facilitated by Robert Bial &amp; Chris Schroh</t>
+  </si>
+  <si>
+    <t>Exchange practical tools, systems, and habits that support focus, clarity, and efficiency across aviation roles.</t>
+  </si>
+  <si>
+    <t>Professional Development Session - Digital Influence Essentials: Sales, LinkedIn &amp; Social Media Strategies</t>
+  </si>
+  <si>
+    <t>Interactive Training Solutions</t>
+  </si>
+  <si>
+    <t>Aviation Networking Forum - Airlines Only</t>
+  </si>
+  <si>
+    <t>Coquina Ballroom - JW Marriott</t>
+  </si>
+  <si>
+    <t>This time is reserved for Airline attendees only to peruse the exhibit area</t>
+  </si>
+  <si>
+    <t>6:00 pm</t>
+  </si>
+  <si>
+    <t>Aviation Networking Forum - Open to Airline &amp; Supplier Attendees</t>
+  </si>
+  <si>
+    <t>The exhibit area is open both Airline &amp; Supplier attendees during this time.</t>
+  </si>
+  <si>
+    <t>10:00 pm</t>
+  </si>
+  <si>
+    <t>Buffet Dinner Reception - Return to Paradise</t>
+  </si>
+  <si>
+    <t>Mediterranean Ballroom - JW Marriott</t>
+  </si>
+  <si>
+    <t>featuring Red Clay Rumble</t>
+  </si>
+  <si>
+    <t>Monday, August 31</t>
+  </si>
+  <si>
+    <t>9:50 am</t>
+  </si>
+  <si>
+    <t>Airline Private Networking</t>
+  </si>
+  <si>
+    <t>Ritz Carlton Ballroom - Ritz Carlton</t>
+  </si>
+  <si>
+    <t>Airline Attendees - Come early and enjoy coffee and bagels while networking with other airline attendees before the Round Table Sessions begin.</t>
+  </si>
+  <si>
+    <t>Badge Pickup &amp; Customer Service</t>
+  </si>
+  <si>
+    <t>Professional Development Session - Tariffs and Imports</t>
+  </si>
+  <si>
+    <t>Jason Dickstein</t>
+  </si>
+  <si>
+    <t>Del Lago - Lower Level JW Marriott (Registration Customer Service Desk)</t>
+  </si>
+  <si>
+    <t>9:15 am</t>
+  </si>
+  <si>
+    <t>10:15 am</t>
+  </si>
+  <si>
+    <t>Peer to Peer Chat Circle - Gender Bias in Aviation Business – What We’ve Seen, What We’ve Shifted</t>
+  </si>
+  <si>
+    <t>facilitated by Cathy Galbraith &amp; Mandy Smith</t>
+  </si>
+  <si>
+    <t>Create space for honest dialogue about gender bias and inclusion and share practical shifts that foster belonging.</t>
+  </si>
+  <si>
+    <t>Airline Roundtable Sessions</t>
+  </si>
+  <si>
+    <t>Professional Development Session - International Sales and U.S. Export Compliance</t>
+  </si>
+  <si>
+    <t>Peer to Peer Chat Circle - The Art of the Difficult Conversation</t>
+  </si>
+  <si>
+    <t>facilitated by Dennis Suedkamp &amp; John Rogers</t>
+  </si>
+  <si>
+    <t>Build confidence and empathy around high-stakes conversations—whether with clients, vendors, or internal teams.</t>
+  </si>
+  <si>
+    <t>12:15 pm</t>
+  </si>
+  <si>
+    <t>Business Luncheon and Keynote Speaker - Elevating Connection, Creativity, and Courage in the Next Era of Air Travel</t>
+  </si>
+  <si>
+    <t>Jeff Rogers</t>
+  </si>
+  <si>
+    <t>1:50 pm</t>
+  </si>
+  <si>
+    <t>Professional Development Session - Elevating Connection, Creativity, and Courage in the Next Era of Air Travel (deep dive)</t>
+  </si>
+  <si>
     <t>Professional Development Session </t>
   </si>
   <si>
-    <t>Bill Agee</t>
-[...211 lines deleted...]
-  <si>
     <t>4:00 pm</t>
   </si>
   <si>
+    <t>Professional Development Session - •	Using Safety Management Systems (SMS) to Improve Your Business Processes: </t>
+  </si>
+  <si>
+    <t>Jason Dicksten</t>
+  </si>
+  <si>
     <t>5:30 pm</t>
   </si>
   <si>
     <t>Live Crowd Trivia II</t>
   </si>
   <si>
     <t>9:00 pm</t>
   </si>
   <si>
-    <t>Semi Formal Banquet Dinner </t>
+    <t>Semi Formal Banquet Dinner - Ascend into the Night</t>
   </si>
   <si>
     <t>Semi Formal Attire/Business Attire (No Jeans, T-Shirts, Shorts)</t>
   </si>
   <si>
     <t>Entertainment</t>
   </si>
   <si>
-    <t>.</t>
+    <t>Sugar Vibe</t>
   </si>
   <si>
     <t>Tuesday, September 1</t>
   </si>
   <si>
     <t>Supplier Closed Meeting</t>
   </si>
   <si>
     <t>Segura 2-3 - Lower Level JW Marriott</t>
   </si>
   <si>
     <t>Airline Closed Meeting</t>
   </si>
   <si>
     <t>12:20 pm</t>
   </si>
   <si>
     <t>Business Luncheon and Entertainment</t>
   </si>
   <si>
     <t>Nathan Coe Marsh</t>
   </si>
 </sst>
 </file>
 
@@ -440,56 +485,53 @@
     <font>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="3">
+  <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="1" borderId="0" xfId="0" applyFill="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:G78"/>
   <cols>
     <col min="1" max="1" width="21"/>
     <col min="2" max="2" width="11"/>
     <col min="3" max="3" width="9"/>
     <col min="4" max="4" width="60"/>
     <col min="5" max="5" width="60"/>
     <col min="6" max="6" width="60"/>
     <col min="7" max="7" width="60"/>
@@ -774,51 +816,55 @@
       <c r="G12" t="inlineStr">
         <is>
           <t>Sit for a free headshot photo to use on LinkedIn, social media, company website, company portfolio, marketing or advertising - wherever a good photo is required! Deb Scally is a Nashville-based portrait photographer with more than a decade of experience in public and private sector events.</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>7</v>
       </c>
       <c r="B13" t="s">
         <v>44</v>
       </c>
       <c r="C13" t="s">
         <v>45</v>
       </c>
       <c r="D13" t="s">
         <v>46</v>
       </c>
       <c r="E13" t="s">
         <v>33</v>
       </c>
       <c r="F13" t="s">
         <v>47</v>
       </c>
-      <c r="G13"/>
+      <c r="G13" t="inlineStr">
+        <is>
+          <t>Learn a proven seven step framework for transforming supplier relationships from transactional to strategic, driving collaboration, innovation, continued support the contract horizon and long-term value.</t>
+        </is>
+      </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>7</v>
       </c>
       <c r="B14" t="s">
         <v>48</v>
       </c>
       <c r="C14" t="s">
         <v>49</v>
       </c>
       <c r="D14" t="s">
         <v>12</v>
       </c>
       <c r="E14" t="s">
         <v>11</v>
       </c>
       <c r="F14" t="s">
         <v>50</v>
       </c>
       <c r="G14" t="inlineStr">
         <is>
           <t>Saturday and Sunday ONLY! Stop by the Mobile App Help Desk to learn how to fully utilize the 2026 ACPC mobile app and get the most out of your time during the conference! Get tips on how to take advantage of networking opportunities, keep track of exhibitor and attendee information, contribute photos and comments to the social activity feed and more.</t>
         </is>
       </c>
@@ -912,1363 +958,1421 @@
       <c r="G18" t="inlineStr">
         <is>
           <t>Mastering the Roundtables - Did you miss the earlier session? This is a repeat of the 11:00 AM session. Master simple strategies to get the most out of your roundtable sessions – maximizing your allotted time to position you as the go-to vendor for your airline contacts!</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
         <v>7</v>
       </c>
       <c r="B19" t="s">
         <v>54</v>
       </c>
       <c r="C19" t="s">
         <v>55</v>
       </c>
       <c r="D19" t="s">
         <v>56</v>
       </c>
       <c r="E19" t="s">
         <v>57</v>
       </c>
       <c r="F19" t="s">
         <v>58</v>
       </c>
-      <c r="G19"/>
+      <c r="G19" t="s">
+        <v>59</v>
+      </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
         <v>7</v>
       </c>
       <c r="B20" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C20" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="D20" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="E20" t="s">
         <v>36</v>
       </c>
       <c r="F20" t="s">
         <v>47</v>
       </c>
-      <c r="G20"/>
+      <c r="G20" t="inlineStr">
+        <is>
+          <t>Explore advanced purchasing methods that optimize cost, timing, inventory, and service levels, drawn from Bill Agee’s extensive cross industry procurement experience. Implementing these can change the dynamics of your company's performance and profitability.</t>
+        </is>
+      </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
         <v>7</v>
       </c>
       <c r="B21" t="s">
         <v>55</v>
       </c>
       <c r="C21" t="s">
         <v>21</v>
       </c>
       <c r="D21" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" t="s">
         <v>33</v>
       </c>
       <c r="F21" t="s">
-        <v>63</v>
-[...1 lines deleted...]
-      <c r="G21"/>
+        <v>64</v>
+      </c>
+      <c r="G21" t="inlineStr">
+        <is>
+          <t>In this interactive 1.5 hour workshop, attendees will participate in hands on exercises designed to strengthen their networking presence, communication style, and sales effectiveness. Through guided practice, real time feedback, and collaborative activities, participants will build practical skills they can immediately apply throughout the conference and in their day to day professional interactions. This session helps professionals show up with confidence, purpose, and stronger connection in every conversation.</t>
+        </is>
+      </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
         <v>7</v>
       </c>
       <c r="B22" t="s">
         <v>21</v>
       </c>
       <c r="C22" t="s">
         <v>24</v>
       </c>
       <c r="D22" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="E22" t="s">
         <v>23</v>
       </c>
       <c r="F22" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="G22" t="inlineStr">
         <is>
           <t>Live Crowd Trivia Contest returns this year in the Hospitality Suite with all new content. Test your knowledge against the best of the best on Aviation Topics. Winners get prizes!</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
         <v>7</v>
       </c>
       <c r="B23" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="C23" t="s">
         <v>49</v>
       </c>
       <c r="D23" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="E23" t="s">
         <v>23</v>
       </c>
       <c r="F23" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="G23" t="inlineStr">
         <is>
           <t>Enjoy appetizers and cocktails during this reception, network with other attendees and hear from your ACPC Chairman, your Board of Directors and your ALL NEW Airline Advisory Council as they welcome you to the 2026 ACPC!</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B24" t="s">
         <v>8</v>
       </c>
       <c r="C24" t="s">
         <v>39</v>
       </c>
       <c r="D24" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" t="s">
         <v>18</v>
       </c>
       <c r="F24"/>
       <c r="G24" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B25" t="s">
         <v>8</v>
       </c>
       <c r="C25" t="s">
         <v>39</v>
       </c>
       <c r="D25" t="s">
         <v>17</v>
       </c>
       <c r="E25" t="s">
         <v>18</v>
       </c>
       <c r="F25"/>
       <c r="G25" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B26" t="s">
         <v>8</v>
       </c>
       <c r="C26" t="s">
         <v>39</v>
       </c>
       <c r="D26" t="s">
         <v>10</v>
       </c>
       <c r="E26" t="s">
         <v>11</v>
       </c>
       <c r="F26"/>
       <c r="G26" t="inlineStr">
         <is>
           <t>Bring a photo ID and your registration QR code (printed or on your smart phone) to pick up your 2026 ACPC badge and wristband. Both badge and wristband are required for entry to ALL ACPC events. Lost badges and/or wristbands will NOT be replaced.</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B27" t="s">
         <v>8</v>
       </c>
       <c r="C27" t="s">
         <v>39</v>
       </c>
       <c r="D27" t="s">
         <v>14</v>
       </c>
       <c r="E27" t="s">
         <v>15</v>
       </c>
       <c r="F27"/>
       <c r="G27" t="inlineStr">
         <is>
           <t>Have questions on ACPC's newest networking tool? Stop by the Registration Help Desk to discover how the Connection Tracker app makes it fast and easy to capture contact info and follow up with your new connections.</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B28" t="s">
         <v>8</v>
       </c>
       <c r="C28" t="s">
         <v>39</v>
       </c>
       <c r="D28" t="s">
         <v>12</v>
       </c>
       <c r="E28" t="s">
         <v>11</v>
       </c>
       <c r="F28" t="s">
         <v>50</v>
       </c>
       <c r="G28" t="inlineStr">
         <is>
           <t>Saturday and Sunday ONLY! Stop by the Mobile App Help Desk to learn how to fully utilize the 2026 ACPC mobile app and get the most out of your time during the conference! Get tips on how to take advantage of networking opportunities, keep track of exhibitor and attendee information, contribute photos and comments to the social activity feed and more.</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B29" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="C29" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="D29" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="E29" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="F29"/>
       <c r="G29" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B30" t="s">
         <v>20</v>
       </c>
       <c r="C30" t="s">
-        <v>78</v>
+        <v>30</v>
       </c>
       <c r="D30" t="s">
         <v>79</v>
       </c>
       <c r="E30" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="F30" t="s">
-        <v>80</v>
-[...1 lines deleted...]
-      <c r="G30"/>
+        <v>47</v>
+      </c>
+      <c r="G30" t="inlineStr">
+        <is>
+          <t>Gain clarity on the ten contract clauses most likely to create operational challenges—and learn how to interpret, negotiate, and manage them effectively. Recall a contract is usually agreed to by two-parties which means you have the rights of acceptance, rejection or modification of such terms. Learn not to fear or dread the contract.</t>
+        </is>
+      </c>
     </row>
     <row r="31">
       <c r="A31" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B31" t="s">
         <v>20</v>
       </c>
       <c r="C31" t="s">
+        <v>80</v>
+      </c>
+      <c r="D31" t="s">
         <v>81</v>
       </c>
-      <c r="D31" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E31" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="F31" t="s">
-        <v>47</v>
-[...1 lines deleted...]
-      <c r="G31"/>
+        <v>82</v>
+      </c>
+      <c r="G31" t="inlineStr">
+        <is>
+          <t>Get inside the minds of airline decision-makers. This all-new panel brings together leaders in airline supply chain, purchasing and repair to share what they’re actively sourcing, how they evaluate supplier partnerships, and what makes a vendor truly stand out.</t>
+        </is>
+      </c>
     </row>
     <row r="32">
       <c r="A32" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B32" t="s">
         <v>30</v>
       </c>
       <c r="C32" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="D32" t="s">
         <v>22</v>
       </c>
       <c r="E32" t="s">
         <v>23</v>
       </c>
       <c r="F32"/>
       <c r="G32" t="inlineStr">
         <is>
           <t>Open to Suppliers and Airlines - A 30-minute time slot for you to talk business in a casual and relaxed environment! Just show up, take a seat, and let the business come to you!</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B33" t="s">
         <v>30</v>
       </c>
       <c r="C33" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="D33" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="E33" t="s">
         <v>23</v>
       </c>
       <c r="F33" t="s">
-        <v>84</v>
+        <v>28</v>
       </c>
       <c r="G33" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B34" t="s">
         <v>30</v>
       </c>
       <c r="C34" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="D34" t="s">
         <v>42</v>
       </c>
       <c r="E34" t="s">
         <v>23</v>
       </c>
       <c r="F34" t="s">
         <v>43</v>
       </c>
       <c r="G34" t="inlineStr">
         <is>
           <t>Sit for a free headshot photo to use on LinkedIn, social media, company website, company portfolio, marketing or advertising - wherever a good photo is required! Deb Scally is a Nashville-based portrait photographer with more than a decade of experience in public and private sector events.</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B35" t="s">
         <v>30</v>
       </c>
       <c r="C35" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="D35" t="s">
         <v>85</v>
       </c>
       <c r="E35" t="s">
         <v>23</v>
       </c>
       <c r="F35"/>
       <c r="G35" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B36" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="C36" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="D36" t="s">
-        <v>61</v>
+        <v>86</v>
       </c>
       <c r="E36" t="s">
         <v>33</v>
       </c>
       <c r="F36" t="s">
         <v>47</v>
       </c>
-      <c r="G36"/>
+      <c r="G36" t="inlineStr">
+        <is>
+          <t>Discover a structured, repeatable preparation process that strengthens your negotiation strategy, improves outcomes, and builds confidence at the table. This session will highlight key tools which will not only improve your negotiations, plus provides you tools (Negotiation Checklist, LOB Profiles for price and cost, LOB Profiles for non-price items, and a Negotiation Postmortem) to continue to carry the improvements and the savings forward in both your professional career as well as your personal life.</t>
+        </is>
+      </c>
     </row>
     <row r="37">
       <c r="A37" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B37" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="C37" t="s">
         <v>44</v>
       </c>
       <c r="D37" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="E37" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="F37" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="G37" t="inlineStr">
         <is>
-          <t>Open to registered Airline attendees only! Join us for lunch at 11:30 AM before perusing the Aviation Networking Forum (ANF) during the Airline Only time beginning at 1:00 PM.</t>
+          <t>Open to registered Airline attendees only! Join us for lunch at 11:30 AM before perusing the Aviation Networking Forum (ANF) during the Airline Only time beginning at 1:00 PM. In her airline exclusive luncheon keynote, "Beyond Boundaries: Leading Through Complexity in the Next Era of Aviation Supply Chains", Elizabeth Lucas Averett shares strategic insights on navigating today’s increasingly complex aviation supply chains.</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B38" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="C38" t="s">
         <v>44</v>
       </c>
       <c r="D38" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="E38" t="s">
         <v>57</v>
       </c>
       <c r="F38" t="s">
-        <v>91</v>
-[...1 lines deleted...]
-      <c r="G38"/>
+        <v>92</v>
+      </c>
+      <c r="G38" t="s">
+        <v>93</v>
+      </c>
     </row>
     <row r="39">
       <c r="A39" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B39" t="s">
         <v>48</v>
       </c>
       <c r="C39" t="s">
         <v>54</v>
       </c>
       <c r="D39" t="s">
-        <v>46</v>
+        <v>94</v>
       </c>
       <c r="E39" t="s">
         <v>33</v>
       </c>
       <c r="F39" t="s">
-        <v>92</v>
-[...1 lines deleted...]
-      <c r="G39"/>
+        <v>95</v>
+      </c>
+      <c r="G39" t="inlineStr">
+        <is>
+          <t>This one-hour skill building session provides attendees with targeted coaching on modern sales techniques, LinkedIn optimization, and social media presence. Participants will learn how to strengthen their digital brand, communicate value online, and use social platforms to support relationship building and business development.</t>
+        </is>
+      </c>
     </row>
     <row r="40">
       <c r="A40" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B40" t="s">
         <v>48</v>
       </c>
       <c r="C40" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="D40" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="E40" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="F40"/>
       <c r="G40" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B41" t="s">
         <v>52</v>
       </c>
       <c r="C41" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="D41" t="s">
         <v>14</v>
       </c>
       <c r="E41" t="s">
         <v>15</v>
       </c>
       <c r="F41"/>
       <c r="G41" t="inlineStr">
         <is>
           <t>Have questions on ACPC's newest networking tool? Stop by the Registration Help Desk to discover how the Connection Tracker app makes it fast and easy to capture contact info and follow up with your new connections.</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B42" t="s">
         <v>52</v>
       </c>
       <c r="C42" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="D42" t="s">
         <v>10</v>
       </c>
       <c r="E42" t="s">
         <v>11</v>
       </c>
       <c r="F42"/>
       <c r="G42" t="inlineStr">
         <is>
           <t>Bring a photo ID and your registration QR code (printed or on your smart phone) to pick up your 2026 ACPC badge and wristband. Both badge and wristband are required for entry to ALL ACPC events. Lost badges and/or wristbands will NOT be replaced.</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B43" t="s">
         <v>52</v>
       </c>
       <c r="C43" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="D43" t="s">
         <v>12</v>
       </c>
       <c r="E43" t="s">
         <v>11</v>
       </c>
       <c r="F43" t="s">
         <v>50</v>
       </c>
       <c r="G43" t="inlineStr">
         <is>
           <t>Saturday and Sunday ONLY! Stop by the Mobile App Help Desk to learn how to fully utilize the 2026 ACPC mobile app and get the most out of your time during the conference! Get tips on how to take advantage of networking opportunities, keep track of exhibitor and attendee information, contribute photos and comments to the social activity feed and more.</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B44" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="C44" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="D44" t="s">
+        <v>100</v>
+      </c>
+      <c r="E44" t="s">
         <v>97</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="F44"/>
       <c r="G44" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B45" t="s">
         <v>49</v>
       </c>
       <c r="C45" t="s">
-        <v>81</v>
+        <v>102</v>
       </c>
       <c r="D45" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="E45" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="F45" t="s">
-        <v>101</v>
-[...1 lines deleted...]
-      <c r="G45"/>
+        <v>105</v>
+      </c>
+      <c r="G45" t="inlineStr">
+        <is>
+          <t>Kick off Sunday night with a tropical dinner buffet, live tunes from Red Clay Rumble, and a lively dance floor. Our Tropical Game &amp; Contest Zone will be open all night with a rotating mix of casual, island‑themed activities.</t>
+        </is>
+      </c>
     </row>
     <row r="46">
       <c r="A46" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="B46" t="s">
         <v>20</v>
       </c>
       <c r="C46" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="D46" t="s">
-        <v>104</v>
+        <v>108</v>
       </c>
       <c r="E46" t="s">
-        <v>105</v>
+        <v>109</v>
       </c>
       <c r="F46"/>
       <c r="G46" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="B47" t="s">
         <v>20</v>
       </c>
       <c r="C47" t="s">
         <v>30</v>
       </c>
       <c r="D47" t="s">
-        <v>107</v>
+        <v>111</v>
       </c>
       <c r="E47" t="s">
         <v>18</v>
       </c>
       <c r="F47"/>
       <c r="G47" t="inlineStr">
         <is>
           <t>Bring a photo ID and your registration QR code (printed or on your smart phone) to pick up your 2026 ACPC badge and wristband. Both badge and wristband are required for entry to ALL ACPC events. Lost badges and/or wristbands will NOT be replaced.</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="B48" t="s">
         <v>20</v>
       </c>
       <c r="C48" t="s">
         <v>30</v>
       </c>
       <c r="D48" t="s">
-        <v>61</v>
+        <v>112</v>
       </c>
       <c r="E48" t="s">
         <v>33</v>
       </c>
       <c r="F48" t="s">
-        <v>88</v>
-[...1 lines deleted...]
-      <c r="G48"/>
+        <v>113</v>
+      </c>
+      <c r="G48" t="inlineStr">
+        <is>
+          <t>A practical overview of how aircraft parts are classified for import and why small variations can trigger major duty costs. Learn key aviation exceptions and strategies to properly characterize repairs and special situations to reduce tariff exposure.</t>
+        </is>
+      </c>
     </row>
     <row r="49">
       <c r="A49" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="B49" t="s">
         <v>20</v>
       </c>
       <c r="C49" t="s">
         <v>30</v>
       </c>
       <c r="D49" t="s">
         <v>14</v>
       </c>
       <c r="E49" t="s">
-        <v>108</v>
+        <v>114</v>
       </c>
       <c r="F49"/>
       <c r="G49" t="inlineStr">
         <is>
           <t>Have questions on ACPC's newest networking tool? Stop by the Registration Help Desk to discover how the Connection Tracker app makes it fast and easy to capture contact info and follow up with your new connections.</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="B50" t="s">
         <v>20</v>
       </c>
       <c r="C50" t="s">
         <v>9</v>
       </c>
       <c r="D50" t="s">
-        <v>22</v>
+        <v>42</v>
       </c>
       <c r="E50" t="s">
         <v>23</v>
       </c>
-      <c r="F50"/>
+      <c r="F50" t="s">
+        <v>43</v>
+      </c>
       <c r="G50" t="inlineStr">
         <is>
-          <t>Open to Suppliers and Airlines - A 30-minute time slot for you to talk business in a casual and relaxed environment! Just show up, take a seat, and let the business come to you!</t>
+          <t>Sit for a free headshot photo to use on LinkedIn, social media, company website, company portfolio, marketing or advertising - wherever a good photo is required! Deb Scally is a Nashville-based portrait photographer with more than a decade of experience in public and private sector events.</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="B51" t="s">
         <v>20</v>
       </c>
       <c r="C51" t="s">
         <v>9</v>
       </c>
       <c r="D51" t="s">
-        <v>85</v>
+        <v>22</v>
       </c>
       <c r="E51" t="s">
         <v>23</v>
       </c>
       <c r="F51"/>
-      <c r="G51" t="s">
-        <v>26</v>
+      <c r="G51" t="inlineStr">
+        <is>
+          <t>Open to Suppliers and Airlines - A 30-minute time slot for you to talk business in a casual and relaxed environment! Just show up, take a seat, and let the business come to you!</t>
+        </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="B52" t="s">
         <v>20</v>
       </c>
       <c r="C52" t="s">
         <v>9</v>
       </c>
       <c r="D52" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="E52" t="s">
         <v>23</v>
       </c>
       <c r="F52" t="s">
         <v>28</v>
       </c>
       <c r="G52" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="B53" t="s">
         <v>20</v>
       </c>
       <c r="C53" t="s">
         <v>9</v>
       </c>
       <c r="D53" t="s">
-        <v>42</v>
+        <v>85</v>
       </c>
       <c r="E53" t="s">
         <v>23</v>
       </c>
-      <c r="F53" t="s">
-[...5 lines deleted...]
-        </is>
+      <c r="F53"/>
+      <c r="G53" t="s">
+        <v>26</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="B54" t="s">
-        <v>109</v>
+        <v>115</v>
       </c>
       <c r="C54" t="s">
-        <v>110</v>
+        <v>116</v>
       </c>
       <c r="D54" t="s">
-        <v>90</v>
+        <v>117</v>
       </c>
       <c r="E54" t="s">
         <v>57</v>
       </c>
       <c r="F54" t="s">
-        <v>111</v>
-[...1 lines deleted...]
-      <c r="G54"/>
+        <v>118</v>
+      </c>
+      <c r="G54" t="s">
+        <v>119</v>
+      </c>
     </row>
     <row r="55">
       <c r="A55" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="B55" t="s">
         <v>30</v>
       </c>
       <c r="C55" t="s">
         <v>9</v>
       </c>
       <c r="D55" t="s">
-        <v>112</v>
+        <v>120</v>
       </c>
       <c r="E55" t="s">
-        <v>105</v>
+        <v>109</v>
       </c>
       <c r="F55"/>
       <c r="G55" t="inlineStr">
         <is>
           <t>A flagship event of the ACPC, Airline Roundtable meetings are considered to be one of the core ingredients that have made the conference so successful for 69 years.</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="B56" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="C56" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="D56" t="s">
-        <v>61</v>
+        <v>121</v>
       </c>
       <c r="E56" t="s">
         <v>33</v>
       </c>
       <c r="F56" t="s">
-        <v>88</v>
-[...1 lines deleted...]
-      <c r="G56"/>
+        <v>113</v>
+      </c>
+      <c r="G56" t="inlineStr">
+        <is>
+          <t>A focused review of the core export‑control rules that govern outbound aircraft‑parts shipments. Understand common pitfalls, rising enforcement trends, and the essential compliance steps every aviation company must follow.</t>
+        </is>
+      </c>
     </row>
     <row r="57">
       <c r="A57" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="B57" t="s">
         <v>31</v>
       </c>
       <c r="C57" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D57" t="s">
-        <v>56</v>
+        <v>122</v>
       </c>
       <c r="E57" t="s">
         <v>57</v>
       </c>
       <c r="F57" t="s">
-        <v>113</v>
-[...1 lines deleted...]
-      <c r="G57"/>
+        <v>123</v>
+      </c>
+      <c r="G57" t="s">
+        <v>124</v>
+      </c>
     </row>
     <row r="58">
       <c r="A58" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="B58" t="s">
-        <v>114</v>
+        <v>125</v>
       </c>
       <c r="C58" t="s">
         <v>52</v>
       </c>
       <c r="D58" t="s">
-        <v>115</v>
+        <v>126</v>
       </c>
       <c r="E58" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="F58" t="s">
-        <v>116</v>
-[...1 lines deleted...]
-      <c r="G58"/>
+        <v>127</v>
+      </c>
+      <c r="G58" t="inlineStr">
+        <is>
+          <t>Join Jeff Rogers, master storyteller and improvisational energizer, for a keynote experience unlike any other. This “Un‑Keynote” blends humor, interaction, and practical tools to help sales and supply chain leaders unlock their creative edge, build trust across silos, and lead with boldness in a rapidly evolving industry.</t>
+        </is>
+      </c>
     </row>
     <row r="59">
       <c r="A59" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="B59" t="s">
-        <v>117</v>
+        <v>128</v>
       </c>
       <c r="C59" t="s">
         <v>24</v>
       </c>
       <c r="D59" t="s">
-        <v>112</v>
+        <v>120</v>
       </c>
       <c r="E59" t="s">
-        <v>105</v>
+        <v>109</v>
       </c>
       <c r="F59"/>
       <c r="G59" t="inlineStr">
         <is>
           <t>A flagship event of the ACPC, Airline Roundtable meetings are considered to be one of the core ingredients that have made the conference so successful for 69 years.</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="B60" t="s">
         <v>54</v>
       </c>
       <c r="C60" t="s">
         <v>55</v>
       </c>
       <c r="D60" t="s">
-        <v>46</v>
+        <v>129</v>
       </c>
       <c r="E60" t="s">
         <v>33</v>
       </c>
       <c r="F60" t="s">
-        <v>116</v>
-[...1 lines deleted...]
-      <c r="G60"/>
+        <v>127</v>
+      </c>
+      <c r="G60" t="inlineStr">
+        <is>
+          <t>Did you enjoy the luncheon keynote address? If you’d like to continue the conversation, join Jeff at 2:00pm in Amarante (Lower Level, JW Marriott) for an intimate deep‑dive session with expanded discussion and Q&amp;A.</t>
+        </is>
+      </c>
     </row>
     <row r="61">
       <c r="A61" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="B61" t="s">
         <v>54</v>
       </c>
       <c r="C61" t="s">
         <v>24</v>
       </c>
       <c r="D61" t="s">
         <v>22</v>
       </c>
       <c r="E61" t="s">
         <v>23</v>
       </c>
       <c r="F61"/>
       <c r="G61" t="inlineStr">
         <is>
           <t>Open to Suppliers and Airlines - A 30-minute time slot for you to talk business in a casual and relaxed environment! Just show up, take a seat, and let the business come to you!</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="B62" t="s">
         <v>54</v>
       </c>
       <c r="C62" t="s">
         <v>24</v>
       </c>
       <c r="D62" t="s">
         <v>42</v>
       </c>
       <c r="E62" t="s">
         <v>23</v>
       </c>
       <c r="F62" t="s">
         <v>43</v>
       </c>
       <c r="G62" t="inlineStr">
         <is>
           <t>Sit for a free headshot photo to use on LinkedIn, social media, company website, company portfolio, marketing or advertising - wherever a good photo is required! Deb Scally is a Nashville-based portrait photographer with more than a decade of experience in public and private sector events.</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="B63" t="s">
         <v>54</v>
       </c>
       <c r="C63" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="D63" t="s">
         <v>85</v>
       </c>
       <c r="E63" t="s">
         <v>23</v>
       </c>
       <c r="F63"/>
       <c r="G63" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="B64" t="s">
         <v>54</v>
       </c>
       <c r="C64" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="D64" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="E64" t="s">
         <v>23</v>
       </c>
       <c r="F64" t="s">
         <v>28</v>
       </c>
       <c r="G64" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="B65" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="C65" t="s">
         <v>21</v>
       </c>
       <c r="D65" t="s">
-        <v>46</v>
+        <v>130</v>
       </c>
       <c r="E65" t="s">
         <v>36</v>
       </c>
       <c r="F65" t="s">
         <v>41</v>
       </c>
       <c r="G65" t="inlineStr">
         <is>
           <t>Beyond the Roundtables - Keep the momentum after the ACPC and discover how to maintain and nurture the relationships you’ve started once you’re back in the office.</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="B66" t="s">
-        <v>118</v>
+        <v>131</v>
       </c>
       <c r="C66" t="s">
         <v>24</v>
       </c>
       <c r="D66" t="s">
-        <v>46</v>
+        <v>132</v>
       </c>
       <c r="E66" t="s">
         <v>33</v>
       </c>
       <c r="F66" t="s">
-        <v>88</v>
-[...1 lines deleted...]
-      <c r="G66"/>
+        <v>133</v>
+      </c>
+      <c r="G66" t="inlineStr">
+        <is>
+          <t>An introduction to SMS principles and how they strengthen processes for repair stations, distributors, and aviation organizations. Gain actionable guidance on building, managing, and maximizing an effective Safety Management System.</t>
+        </is>
+      </c>
     </row>
     <row r="67">
       <c r="A67" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="B67" t="s">
         <v>24</v>
       </c>
       <c r="C67" t="s">
-        <v>119</v>
+        <v>134</v>
       </c>
       <c r="D67" t="s">
-        <v>120</v>
+        <v>135</v>
       </c>
       <c r="E67" t="s">
         <v>23</v>
       </c>
       <c r="F67" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="G67" t="inlineStr">
         <is>
           <t>If you missed the fun on Saturday night, this is your chance to test your knowledge against the best of the best on Aviation Topics. For those of you who played on Saturday, come back and play again in an all-new game. Winners get prizes!</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="B68" t="s">
         <v>49</v>
       </c>
       <c r="C68" t="s">
-        <v>121</v>
+        <v>136</v>
       </c>
       <c r="D68" t="s">
-        <v>122</v>
+        <v>137</v>
       </c>
       <c r="E68" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="F68"/>
       <c r="G68" t="s">
-        <v>123</v>
+        <v>138</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="s">
+        <v>106</v>
+      </c>
+      <c r="B69" t="s">
+        <v>136</v>
+      </c>
+      <c r="C69" t="s">
         <v>102</v>
       </c>
-      <c r="B69" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D69" t="s">
-        <v>124</v>
+        <v>139</v>
       </c>
       <c r="E69" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="F69" t="s">
-        <v>88</v>
-[...2 lines deleted...]
-        <v>125</v>
+        <v>140</v>
+      </c>
+      <c r="G69" t="inlineStr">
+        <is>
+          <t>.We’re closing out Monday night in true celebration style as we Ascend into the Night with Orlando’s own Sugar Vibe—a powerhouse party band that brings rhythm, soul, and nonstop energy to the stage.</t>
+        </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="s">
-        <v>126</v>
+        <v>141</v>
       </c>
       <c r="B70" t="s">
         <v>8</v>
       </c>
       <c r="C70" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="D70" t="s">
-        <v>127</v>
+        <v>142</v>
       </c>
       <c r="E70" t="s">
-        <v>128</v>
+        <v>143</v>
       </c>
       <c r="F70"/>
       <c r="G70"/>
     </row>
     <row r="71">
       <c r="A71" t="s">
-        <v>126</v>
+        <v>141</v>
       </c>
       <c r="B71" t="s">
         <v>8</v>
       </c>
       <c r="C71" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="D71" t="s">
-        <v>129</v>
+        <v>144</v>
       </c>
       <c r="E71" t="s">
         <v>33</v>
       </c>
       <c r="F71"/>
       <c r="G71"/>
     </row>
     <row r="72">
       <c r="A72" t="s">
-        <v>126</v>
+        <v>141</v>
       </c>
       <c r="B72" t="s">
         <v>20</v>
       </c>
       <c r="C72" t="s">
         <v>30</v>
       </c>
       <c r="D72" t="s">
-        <v>107</v>
+        <v>111</v>
       </c>
       <c r="E72" t="s">
         <v>18</v>
       </c>
       <c r="F72"/>
       <c r="G72" t="inlineStr">
         <is>
           <t>Bring a photo ID and your registration QR code (printed or on your smart phone) to pick up your 2026 ACPC badge and wristband. Both badge and wristband are required for entry to ALL ACPC events. Lost badges and/or wristbands will NOT be replaced.</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="s">
-        <v>126</v>
+        <v>141</v>
       </c>
       <c r="B73" t="s">
         <v>20</v>
       </c>
       <c r="C73" t="s">
         <v>30</v>
       </c>
       <c r="D73" t="s">
         <v>14</v>
       </c>
       <c r="E73" t="s">
-        <v>108</v>
+        <v>114</v>
       </c>
       <c r="F73"/>
       <c r="G73" t="inlineStr">
         <is>
           <t>Have questions on ACPC's newest networking tool? Stop by the Registration Help Desk to discover how the Connection Tracker app makes it fast and easy to capture contact info and follow up with your new connections.</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="s">
-        <v>126</v>
+        <v>141</v>
       </c>
       <c r="B74" t="s">
         <v>20</v>
       </c>
       <c r="C74" t="s">
         <v>9</v>
       </c>
       <c r="D74" t="s">
         <v>85</v>
       </c>
       <c r="E74" t="s">
         <v>23</v>
       </c>
       <c r="F74"/>
       <c r="G74" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="s">
-        <v>126</v>
+        <v>141</v>
       </c>
       <c r="B75" t="s">
         <v>20</v>
       </c>
       <c r="C75" t="s">
         <v>9</v>
       </c>
       <c r="D75" t="s">
         <v>42</v>
       </c>
       <c r="E75" t="s">
         <v>23</v>
       </c>
       <c r="F75" t="s">
         <v>43</v>
       </c>
       <c r="G75" t="inlineStr">
         <is>
           <t>This is your last chance to sit for a free headshot photo to use on LinkedIn, social media, company website, company portfolio, marketing or advertising - wherever a good photo is required! Deb Scally is a Nashville-based portrait photographer with more than a decade of experience in public and private sector events.</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="s">
-        <v>126</v>
+        <v>141</v>
       </c>
       <c r="B76" t="s">
         <v>20</v>
       </c>
       <c r="C76" t="s">
         <v>9</v>
       </c>
       <c r="D76" t="s">
         <v>22</v>
       </c>
       <c r="E76" t="s">
         <v>23</v>
       </c>
       <c r="F76"/>
       <c r="G76" t="inlineStr">
         <is>
           <t>Open to Suppliers and Airlines - A 30-minute time slot for you to talk business in a casual and relaxed environment! Just show up, take a seat, and let the business come to you!</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="s">
-        <v>126</v>
+        <v>141</v>
       </c>
       <c r="B77" t="s">
         <v>20</v>
       </c>
       <c r="C77" t="s">
-        <v>130</v>
+        <v>145</v>
       </c>
       <c r="D77" t="s">
-        <v>112</v>
+        <v>120</v>
       </c>
       <c r="E77" t="s">
-        <v>105</v>
+        <v>109</v>
       </c>
       <c r="F77"/>
       <c r="G77" t="inlineStr">
         <is>
           <t>A flagship event of the ACPC, Airline Roundtable meetings are considered to be one of the core ingredients that have made the conference so successful for 69 years.</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="s">
-        <v>126</v>
+        <v>141</v>
       </c>
       <c r="B78" t="s">
         <v>39</v>
       </c>
       <c r="C78" t="s">
         <v>52</v>
       </c>
       <c r="D78" t="s">
-        <v>131</v>
+        <v>146</v>
       </c>
       <c r="E78" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="F78" t="s">
-        <v>132</v>
+        <v>147</v>
       </c>
       <c r="G78"/>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>