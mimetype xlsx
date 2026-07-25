--- v3 (2026-06-04)
+++ v4 (2026-07-25)
@@ -9,100 +9,100 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Sheet1" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="148" uniqueCount="148">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="149" uniqueCount="149">
   <si>
     <t>Day</t>
   </si>
   <si>
     <t>Start Time</t>
   </si>
   <si>
     <t>End Time</t>
   </si>
   <si>
     <t>Event Name</t>
   </si>
   <si>
     <t>Location</t>
   </si>
   <si>
     <t>Presenter</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Saturday, August 29</t>
   </si>
   <si>
     <t>8:00 am</t>
   </si>
   <si>
     <t>12:00 pm</t>
   </si>
   <si>
     <t>Badge Pickup</t>
   </si>
   <si>
     <t>Del Lago Foyer - Lower Level JW Marriott</t>
   </si>
   <si>
+    <t>Connection Tracker Tool Assistance</t>
+  </si>
+  <si>
+    <t>Del Lago Foyer - Lower Level JW Marriott (Registration Customer Service Desk)</t>
+  </si>
+  <si>
     <t>ACPC Mobile App Help Desk</t>
   </si>
   <si>
     <t>Hosted by Cvent</t>
   </si>
   <si>
-    <t>Connection Tracker Tool Assistance</t>
-[...4 lines deleted...]
-  <si>
     <t>8:15 am</t>
   </si>
   <si>
     <t>Airline Roundtable Appointment Selection</t>
   </si>
   <si>
     <t>Del Lago - Lower Level JW Marriott</t>
   </si>
   <si>
     <t>Airline Roundtable Selection appointments are by Priority Grouping only.</t>
   </si>
   <si>
     <t>9:00 am</t>
   </si>
   <si>
     <t>4:30 pm</t>
   </si>
   <si>
     <t>Meet &amp; Greet Sessions</t>
   </si>
   <si>
     <t>Palazzo Ballroom - JW Marriott</t>
   </si>
   <si>
     <t>5:00 pm</t>
@@ -203,51 +203,51 @@
   <si>
     <t>Peer to Peer Chat Circle - Balancing the Burn – Staying Energized in a Demanding Industry</t>
   </si>
   <si>
     <t>Amarante 1 - Lower Level JW Marriott</t>
   </si>
   <si>
     <t>facilitated by Althea Arvin &amp; Tonya Wondolowski</t>
   </si>
   <si>
     <t>Share strategies for managing stress, maintaining energy, and setting boundaries in high-pressure aviation roles.</t>
   </si>
   <si>
     <t>2:45 pm</t>
   </si>
   <si>
     <t>3:45 pm</t>
   </si>
   <si>
     <t>Professional Development Session - Advanced Key Purchasing Techniques</t>
   </si>
   <si>
     <t>Elevating Your Professional Presence: A Skills‑Building Workshop</t>
   </si>
   <si>
-    <t>facilitated by Interactive Training Solutions </t>
+    <t>facilitated by David Suarez</t>
   </si>
   <si>
     <t>Live Crowd Trivia</t>
   </si>
   <si>
     <t>hosted by Jay Bant</t>
   </si>
   <si>
     <t>5:15 pm</t>
   </si>
   <si>
     <t>Welcome Reception &amp; Welcome Address</t>
   </si>
   <si>
     <t>Rachel Niederer, Board of Directors &amp; Airline Advisory Council</t>
   </si>
   <si>
     <t>Sunday, August 30</t>
   </si>
   <si>
     <t>Airline Roundtable Appointment Selection Support</t>
   </si>
   <si>
     <t>Have questions about your Airline Roundtable appointments? Need your appointment schedule re-emailed or re-printed? Stop by the desk for assistance.</t>
   </si>
@@ -296,207 +296,210 @@
   <si>
     <t>Private Airline Luncheon</t>
   </si>
   <si>
     <t>Mediterranean Ballroom - 1-3 JW Marriott</t>
   </si>
   <si>
     <t>Elizabeth Lucas-Averett ("Ella")</t>
   </si>
   <si>
     <t>11:45 am</t>
   </si>
   <si>
     <t>Peer to Peer Chat Circle - My Favorite Tool for Staying Organized</t>
   </si>
   <si>
     <t>facilitated by Robert Bial &amp; Chris Schroh</t>
   </si>
   <si>
     <t>Exchange practical tools, systems, and habits that support focus, clarity, and efficiency across aviation roles.</t>
   </si>
   <si>
     <t>Professional Development Session - Digital Influence Essentials: Sales, LinkedIn &amp; Social Media Strategies</t>
   </si>
   <si>
-    <t>Interactive Training Solutions</t>
-[...1 lines deleted...]
-  <si>
     <t>Aviation Networking Forum - Airlines Only</t>
   </si>
   <si>
     <t>Coquina Ballroom - JW Marriott</t>
   </si>
   <si>
     <t>This time is reserved for Airline attendees only to peruse the exhibit area</t>
   </si>
   <si>
     <t>6:00 pm</t>
   </si>
   <si>
     <t>Aviation Networking Forum - Open to Airline &amp; Supplier Attendees</t>
   </si>
   <si>
     <t>The exhibit area is open both Airline &amp; Supplier attendees during this time.</t>
   </si>
   <si>
     <t>10:00 pm</t>
   </si>
   <si>
     <t>Buffet Dinner Reception - Return to Paradise</t>
   </si>
   <si>
     <t>Mediterranean Ballroom - JW Marriott</t>
   </si>
   <si>
     <t>featuring Red Clay Rumble</t>
   </si>
   <si>
     <t>Monday, August 31</t>
   </si>
   <si>
     <t>9:50 am</t>
   </si>
   <si>
     <t>Airline Private Networking</t>
   </si>
   <si>
     <t>Ritz Carlton Ballroom - Ritz Carlton</t>
   </si>
   <si>
     <t>Airline Attendees - Come early and enjoy coffee and bagels while networking with other airline attendees before the Round Table Sessions begin.</t>
   </si>
   <si>
     <t>Badge Pickup &amp; Customer Service</t>
   </si>
   <si>
+    <t>Del Lago - Lower Level JW Marriott (Registration Customer Service Desk)</t>
+  </si>
+  <si>
     <t>Professional Development Session - Tariffs and Imports</t>
   </si>
   <si>
     <t>Jason Dickstein</t>
   </si>
   <si>
-    <t>Del Lago - Lower Level JW Marriott (Registration Customer Service Desk)</t>
-[...1 lines deleted...]
-  <si>
     <t>9:15 am</t>
   </si>
   <si>
     <t>10:15 am</t>
   </si>
   <si>
     <t>Peer to Peer Chat Circle - Gender Bias in Aviation Business – What We’ve Seen, What We’ve Shifted</t>
   </si>
   <si>
     <t>facilitated by Cathy Galbraith &amp; Mandy Smith</t>
   </si>
   <si>
     <t>Create space for honest dialogue about gender bias and inclusion and share practical shifts that foster belonging.</t>
   </si>
   <si>
     <t>Airline Roundtable Sessions</t>
   </si>
   <si>
     <t>Professional Development Session - International Sales and U.S. Export Compliance</t>
   </si>
   <si>
     <t>Peer to Peer Chat Circle - The Art of the Difficult Conversation</t>
   </si>
   <si>
     <t>facilitated by Dennis Suedkamp &amp; John Rogers</t>
   </si>
   <si>
     <t>Build confidence and empathy around high-stakes conversations—whether with clients, vendors, or internal teams.</t>
   </si>
   <si>
     <t>12:15 pm</t>
   </si>
   <si>
     <t>Business Luncheon and Keynote Speaker - Elevating Connection, Creativity, and Courage in the Next Era of Air Travel</t>
   </si>
   <si>
     <t>Jeff Rogers</t>
   </si>
   <si>
     <t>1:50 pm</t>
   </si>
   <si>
     <t>Professional Development Session - Elevating Connection, Creativity, and Courage in the Next Era of Air Travel (deep dive)</t>
   </si>
   <si>
-    <t>Professional Development Session </t>
+    <t>Professional Development Session - Beyond the Roundtables</t>
   </si>
   <si>
     <t>4:00 pm</t>
   </si>
   <si>
-    <t>Professional Development Session - •	Using Safety Management Systems (SMS) to Improve Your Business Processes: </t>
+    <t>Professional Development Session - Using Safety Management Systems (SMS) to Improve Your Business Processes: </t>
   </si>
   <si>
     <t>Jason Dicksten</t>
   </si>
   <si>
     <t>5:30 pm</t>
   </si>
   <si>
     <t>Live Crowd Trivia II</t>
   </si>
   <si>
     <t>9:00 pm</t>
   </si>
   <si>
-    <t>Semi Formal Banquet Dinner - Ascend into the Night</t>
-[...2 lines deleted...]
-    <t>Semi Formal Attire/Business Attire (No Jeans, T-Shirts, Shorts)</t>
+    <t>Black &amp; White Gala - Ascend into the Night</t>
+  </si>
+  <si>
+    <t>Wear your best Black &amp; White Semi Formal Attire/Business Attire (No Jeans, T-Shirts, Shorts)</t>
+  </si>
+  <si>
+    <t>11:00 pm</t>
   </si>
   <si>
     <t>Entertainment</t>
   </si>
   <si>
     <t>Sugar Vibe</t>
   </si>
   <si>
     <t>Tuesday, September 1</t>
   </si>
   <si>
     <t>Supplier Closed Meeting</t>
   </si>
   <si>
     <t>Segura 2-3 - Lower Level JW Marriott</t>
   </si>
   <si>
     <t>Airline Closed Meeting</t>
   </si>
   <si>
     <t>12:20 pm</t>
   </si>
   <si>
     <t>Business Luncheon and Entertainment</t>
   </si>
   <si>
     <t>Nathan Coe Marsh</t>
+  </si>
+  <si>
+    <t>We’re thrilled to conclude the 2026 ACPC with the extraordinary talent of magician, Nathan Coe Marsh.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
@@ -575,125 +578,125 @@
       </c>
       <c r="E2" t="s">
         <v>11</v>
       </c>
       <c r="F2"/>
       <c r="G2" t="inlineStr">
         <is>
           <t>Bring a photo ID and your registration QR code (printed or on your smart phone) to pick up your 2026 ACPC badge and wristband. Both badge and wristband are required for entry to ALL ACPC events. Lost badges and/or wristbands will NOT be replaced.</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>7</v>
       </c>
       <c r="B3" t="s">
         <v>8</v>
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3" t="s">
         <v>12</v>
       </c>
       <c r="E3" t="s">
-        <v>11</v>
-[...1 lines deleted...]
-      <c r="F3" t="s">
         <v>13</v>
       </c>
+      <c r="F3"/>
       <c r="G3" t="inlineStr">
         <is>
-          <t>Saturday and Sunday ONLY! Stop by the Mobile App Help Desk to learn how to fully utilize the 2026 ACPC mobile app and get the most out of your time during the conference! Get tips on how to take advantage of networking opportunities, keep track of exhibitor and attendee information, contribute photos and comments to the social activity feed and more.</t>
+          <t>Have questions on ACPC's newest networking tool? Stop by the Registration Help Desk to discover how the Connection Tracker app makes it fast and easy to capture contact info and follow up with your new connections.</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>7</v>
       </c>
       <c r="B4" t="s">
         <v>8</v>
       </c>
       <c r="C4" t="s">
         <v>9</v>
       </c>
       <c r="D4" t="s">
         <v>14</v>
       </c>
       <c r="E4" t="s">
+        <v>11</v>
+      </c>
+      <c r="F4" t="s">
         <v>15</v>
       </c>
-      <c r="F4"/>
       <c r="G4" t="inlineStr">
         <is>
-          <t>Have questions on ACPC's newest networking tool? Stop by the Registration Help Desk to discover how the Connection Tracker app makes it fast and easy to capture contact info and follow up with your new connections.</t>
+          <t>Saturday and Sunday ONLY! Stop by the Mobile App Help Desk to learn how to fully utilize the 2026 ACPC mobile app and get the most out of your time during the conference! Get tips on how to take advantage of networking opportunities, keep track of exhibitor and attendee information, contribute photos and comments to the social activity feed and more.</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>7</v>
       </c>
       <c r="B5" t="s">
         <v>16</v>
       </c>
       <c r="C5" t="s">
         <v>9</v>
       </c>
       <c r="D5" t="s">
         <v>17</v>
       </c>
       <c r="E5" t="s">
         <v>18</v>
       </c>
       <c r="F5"/>
       <c r="G5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>7</v>
       </c>
       <c r="B6" t="s">
         <v>20</v>
       </c>
       <c r="C6" t="s">
         <v>21</v>
       </c>
       <c r="D6" t="s">
         <v>22</v>
       </c>
       <c r="E6" t="s">
         <v>23</v>
       </c>
       <c r="F6"/>
       <c r="G6" t="inlineStr">
         <is>
-          <t>Open to Suppliers and Airlines - A 30-minute time slot for you to talk business in a casual and relaxed environment! Just show up, take a seat, and let the business come to you! Be sure to check out the Diversity Corner: A valuable opportunity for Airline and Supplier Companies to proactively seek strategic partnerships with diverse companies and for diverse companies to learn how they can help Airline and Supplier Companies achieve their diversity goals and how to enroll in their certified diversity programs, if applicable. Your company can take part in these mutually beneficial networking sessions throughout the conference. Just ask to host a table in the Diversity Corner and have Diversity Corner added to your table display.</t>
+          <t>ACPC’s fastest‑growing networking venue. Airlines and suppliers host open tables for up to 30‑minute conversations, with real‑time sign‑ups displayed on the live monitor. Rotate in, make new connections, and keep the conversations flowing. Morning coffee and afternoon bar service make this a can’t‑miss experience.</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>7</v>
       </c>
       <c r="B7" t="s">
         <v>20</v>
       </c>
       <c r="C7" t="s">
         <v>24</v>
       </c>
       <c r="D7" t="s">
         <v>25</v>
       </c>
       <c r="E7" t="s">
         <v>23</v>
       </c>
       <c r="F7"/>
       <c r="G7" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="8">
@@ -833,102 +836,102 @@
         <v>46</v>
       </c>
       <c r="E13" t="s">
         <v>33</v>
       </c>
       <c r="F13" t="s">
         <v>47</v>
       </c>
       <c r="G13" t="inlineStr">
         <is>
           <t>Learn a proven seven step framework for transforming supplier relationships from transactional to strategic, driving collaboration, innovation, continued support the contract horizon and long-term value.</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>7</v>
       </c>
       <c r="B14" t="s">
         <v>48</v>
       </c>
       <c r="C14" t="s">
         <v>49</v>
       </c>
       <c r="D14" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="E14" t="s">
         <v>11</v>
       </c>
       <c r="F14" t="s">
         <v>50</v>
       </c>
       <c r="G14" t="inlineStr">
         <is>
           <t>Saturday and Sunday ONLY! Stop by the Mobile App Help Desk to learn how to fully utilize the 2026 ACPC mobile app and get the most out of your time during the conference! Get tips on how to take advantage of networking opportunities, keep track of exhibitor and attendee information, contribute photos and comments to the social activity feed and more.</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>7</v>
       </c>
       <c r="B15" t="s">
         <v>48</v>
       </c>
       <c r="C15" t="s">
         <v>49</v>
       </c>
       <c r="D15" t="s">
         <v>10</v>
       </c>
       <c r="E15" t="s">
         <v>11</v>
       </c>
       <c r="F15"/>
       <c r="G15" t="inlineStr">
         <is>
           <t>Bring a photo ID and your registration QR code (printed or on your smart phone) to pick up your 2026 ACPC badge and wristband. Both badge and wristband are required for entry to ALL ACPC events. Lost badges and/or wristbands will NOT be replaced.</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>7</v>
       </c>
       <c r="B16" t="s">
         <v>48</v>
       </c>
       <c r="C16" t="s">
         <v>49</v>
       </c>
       <c r="D16" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="E16" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="F16"/>
       <c r="G16" t="inlineStr">
         <is>
           <t>Have questions on ACPC's newest networking tool? Stop by the Registration Help Desk to discover how the Connection Tracker app makes it fast and easy to capture contact info and follow up with your new connections.</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>7</v>
       </c>
       <c r="B17" t="s">
         <v>51</v>
       </c>
       <c r="C17" t="s">
         <v>24</v>
       </c>
       <c r="D17" t="s">
         <v>17</v>
       </c>
       <c r="E17" t="s">
         <v>18</v>
       </c>
       <c r="F17"/>
@@ -1138,74 +1141,74 @@
       </c>
       <c r="D26" t="s">
         <v>10</v>
       </c>
       <c r="E26" t="s">
         <v>11</v>
       </c>
       <c r="F26"/>
       <c r="G26" t="inlineStr">
         <is>
           <t>Bring a photo ID and your registration QR code (printed or on your smart phone) to pick up your 2026 ACPC badge and wristband. Both badge and wristband are required for entry to ALL ACPC events. Lost badges and/or wristbands will NOT be replaced.</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="s">
         <v>70</v>
       </c>
       <c r="B27" t="s">
         <v>8</v>
       </c>
       <c r="C27" t="s">
         <v>39</v>
       </c>
       <c r="D27" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="E27" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="F27"/>
       <c r="G27" t="inlineStr">
         <is>
           <t>Have questions on ACPC's newest networking tool? Stop by the Registration Help Desk to discover how the Connection Tracker app makes it fast and easy to capture contact info and follow up with your new connections.</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="s">
         <v>70</v>
       </c>
       <c r="B28" t="s">
         <v>8</v>
       </c>
       <c r="C28" t="s">
         <v>39</v>
       </c>
       <c r="D28" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="E28" t="s">
         <v>11</v>
       </c>
       <c r="F28" t="s">
         <v>50</v>
       </c>
       <c r="G28" t="inlineStr">
         <is>
           <t>Saturday and Sunday ONLY! Stop by the Mobile App Help Desk to learn how to fully utilize the 2026 ACPC mobile app and get the most out of your time during the conference! Get tips on how to take advantage of networking opportunities, keep track of exhibitor and attendee information, contribute photos and comments to the social activity feed and more.</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="s">
         <v>70</v>
       </c>
       <c r="B29" t="s">
         <v>74</v>
       </c>
       <c r="C29" t="s">
         <v>75</v>
       </c>
       <c r="D29" t="s">
         <v>76</v>
@@ -1257,83 +1260,83 @@
         <v>81</v>
       </c>
       <c r="E31" t="s">
         <v>36</v>
       </c>
       <c r="F31" t="s">
         <v>82</v>
       </c>
       <c r="G31" t="inlineStr">
         <is>
           <t>Get inside the minds of airline decision-makers. This all-new panel brings together leaders in airline supply chain, purchasing and repair to share what they’re actively sourcing, how they evaluate supplier partnerships, and what makes a vendor truly stand out.</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="s">
         <v>70</v>
       </c>
       <c r="B32" t="s">
         <v>30</v>
       </c>
       <c r="C32" t="s">
         <v>83</v>
       </c>
       <c r="D32" t="s">
-        <v>22</v>
+        <v>84</v>
       </c>
       <c r="E32" t="s">
         <v>23</v>
       </c>
-      <c r="F32"/>
-[...3 lines deleted...]
-        </is>
+      <c r="F32" t="s">
+        <v>28</v>
+      </c>
+      <c r="G32" t="s">
+        <v>29</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="s">
         <v>70</v>
       </c>
       <c r="B33" t="s">
         <v>30</v>
       </c>
       <c r="C33" t="s">
         <v>83</v>
       </c>
       <c r="D33" t="s">
-        <v>84</v>
+        <v>22</v>
       </c>
       <c r="E33" t="s">
         <v>23</v>
       </c>
-      <c r="F33" t="s">
-[...3 lines deleted...]
-        <v>29</v>
+      <c r="F33"/>
+      <c r="G33" t="inlineStr">
+        <is>
+          <t>ACPC’s fastest‑growing networking venue. Airlines and suppliers host open tables for up to 30‑minute conversations, with real‑time sign‑ups displayed on the live monitor. Rotate in, make new connections, and keep the conversations flowing. Morning coffee and afternoon bar service make this a can’t‑miss experience.</t>
+        </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="s">
         <v>70</v>
       </c>
       <c r="B34" t="s">
         <v>30</v>
       </c>
       <c r="C34" t="s">
         <v>83</v>
       </c>
       <c r="D34" t="s">
         <v>42</v>
       </c>
       <c r="E34" t="s">
         <v>23</v>
       </c>
       <c r="F34" t="s">
         <v>43</v>
       </c>
       <c r="G34" t="inlineStr">
         <is>
           <t>Sit for a free headshot photo to use on LinkedIn, social media, company website, company portfolio, marketing or advertising - wherever a good photo is required! Deb Scally is a Nashville-based portrait photographer with more than a decade of experience in public and private sector events.</t>
         </is>
@@ -1428,750 +1431,750 @@
       </c>
       <c r="F38" t="s">
         <v>92</v>
       </c>
       <c r="G38" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="s">
         <v>70</v>
       </c>
       <c r="B39" t="s">
         <v>48</v>
       </c>
       <c r="C39" t="s">
         <v>54</v>
       </c>
       <c r="D39" t="s">
         <v>94</v>
       </c>
       <c r="E39" t="s">
         <v>33</v>
       </c>
       <c r="F39" t="s">
-        <v>95</v>
+        <v>41</v>
       </c>
       <c r="G39" t="inlineStr">
         <is>
           <t>This one-hour skill building session provides attendees with targeted coaching on modern sales techniques, LinkedIn optimization, and social media presence. Participants will learn how to strengthen their digital brand, communicate value online, and use social platforms to support relationship building and business development.</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="s">
         <v>70</v>
       </c>
       <c r="B40" t="s">
         <v>48</v>
       </c>
       <c r="C40" t="s">
         <v>83</v>
       </c>
       <c r="D40" t="s">
+        <v>95</v>
+      </c>
+      <c r="E40" t="s">
         <v>96</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="F40"/>
       <c r="G40" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="s">
         <v>70</v>
       </c>
       <c r="B41" t="s">
         <v>52</v>
       </c>
       <c r="C41" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="D41" t="s">
         <v>14</v>
       </c>
       <c r="E41" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="F41"/>
+        <v>11</v>
+      </c>
+      <c r="F41" t="s">
+        <v>50</v>
+      </c>
       <c r="G41" t="inlineStr">
         <is>
-          <t>Have questions on ACPC's newest networking tool? Stop by the Registration Help Desk to discover how the Connection Tracker app makes it fast and easy to capture contact info and follow up with your new connections.</t>
+          <t>Saturday and Sunday ONLY! Stop by the Mobile App Help Desk to learn how to fully utilize the 2026 ACPC mobile app and get the most out of your time during the conference! Get tips on how to take advantage of networking opportunities, keep track of exhibitor and attendee information, contribute photos and comments to the social activity feed and more.</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="s">
         <v>70</v>
       </c>
       <c r="B42" t="s">
         <v>52</v>
       </c>
       <c r="C42" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="D42" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="E42" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="F42"/>
       <c r="G42" t="inlineStr">
         <is>
-          <t>Bring a photo ID and your registration QR code (printed or on your smart phone) to pick up your 2026 ACPC badge and wristband. Both badge and wristband are required for entry to ALL ACPC events. Lost badges and/or wristbands will NOT be replaced.</t>
+          <t>Have questions on ACPC's newest networking tool? Stop by the Registration Help Desk to discover how the Connection Tracker app makes it fast and easy to capture contact info and follow up with your new connections.</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="s">
         <v>70</v>
       </c>
       <c r="B43" t="s">
         <v>52</v>
       </c>
       <c r="C43" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="D43" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="E43" t="s">
         <v>11</v>
       </c>
-      <c r="F43" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F43"/>
       <c r="G43" t="inlineStr">
         <is>
-          <t>Saturday and Sunday ONLY! Stop by the Mobile App Help Desk to learn how to fully utilize the 2026 ACPC mobile app and get the most out of your time during the conference! Get tips on how to take advantage of networking opportunities, keep track of exhibitor and attendee information, contribute photos and comments to the social activity feed and more.</t>
+          <t>Bring a photo ID and your registration QR code (printed or on your smart phone) to pick up your 2026 ACPC badge and wristband. Both badge and wristband are required for entry to ALL ACPC events. Lost badges and/or wristbands will NOT be replaced.</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="s">
         <v>70</v>
       </c>
       <c r="B44" t="s">
         <v>83</v>
       </c>
       <c r="C44" t="s">
+        <v>98</v>
+      </c>
+      <c r="D44" t="s">
         <v>99</v>
       </c>
-      <c r="D44" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E44" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="F44"/>
       <c r="G44" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="s">
         <v>70</v>
       </c>
       <c r="B45" t="s">
         <v>49</v>
       </c>
       <c r="C45" t="s">
+        <v>101</v>
+      </c>
+      <c r="D45" t="s">
         <v>102</v>
       </c>
-      <c r="D45" t="s">
+      <c r="E45" t="s">
         <v>103</v>
       </c>
-      <c r="E45" t="s">
+      <c r="F45" t="s">
         <v>104</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="G45" t="inlineStr">
         <is>
           <t>Kick off Sunday night with a tropical dinner buffet, live tunes from Red Clay Rumble, and a lively dance floor. Our Tropical Game &amp; Contest Zone will be open all night with a rotating mix of casual, island‑themed activities.</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="B46" t="s">
         <v>20</v>
       </c>
       <c r="C46" t="s">
+        <v>106</v>
+      </c>
+      <c r="D46" t="s">
         <v>107</v>
       </c>
-      <c r="D46" t="s">
+      <c r="E46" t="s">
         <v>108</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="F46"/>
       <c r="G46" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="B47" t="s">
         <v>20</v>
       </c>
       <c r="C47" t="s">
         <v>30</v>
       </c>
       <c r="D47" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="E47" t="s">
         <v>18</v>
       </c>
       <c r="F47"/>
       <c r="G47" t="inlineStr">
         <is>
           <t>Bring a photo ID and your registration QR code (printed or on your smart phone) to pick up your 2026 ACPC badge and wristband. Both badge and wristband are required for entry to ALL ACPC events. Lost badges and/or wristbands will NOT be replaced.</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="B48" t="s">
         <v>20</v>
       </c>
       <c r="C48" t="s">
         <v>30</v>
       </c>
       <c r="D48" t="s">
-        <v>112</v>
+        <v>12</v>
       </c>
       <c r="E48" t="s">
-        <v>33</v>
-[...3 lines deleted...]
-      </c>
+        <v>111</v>
+      </c>
+      <c r="F48"/>
       <c r="G48" t="inlineStr">
         <is>
-          <t>A practical overview of how aircraft parts are classified for import and why small variations can trigger major duty costs. Learn key aviation exceptions and strategies to properly characterize repairs and special situations to reduce tariff exposure.</t>
+          <t>Have questions on ACPC's newest networking tool? Stop by the Registration Help Desk to discover how the Connection Tracker app makes it fast and easy to capture contact info and follow up with your new connections.</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="B49" t="s">
         <v>20</v>
       </c>
       <c r="C49" t="s">
         <v>30</v>
       </c>
       <c r="D49" t="s">
-        <v>14</v>
+        <v>112</v>
       </c>
       <c r="E49" t="s">
-        <v>114</v>
-[...1 lines deleted...]
-      <c r="F49"/>
+        <v>33</v>
+      </c>
+      <c r="F49" t="s">
+        <v>113</v>
+      </c>
       <c r="G49" t="inlineStr">
         <is>
-          <t>Have questions on ACPC's newest networking tool? Stop by the Registration Help Desk to discover how the Connection Tracker app makes it fast and easy to capture contact info and follow up with your new connections.</t>
+          <t>A practical overview of how aircraft parts are classified for import and why small variations can trigger major duty costs. Learn key aviation exceptions and strategies to properly characterize repairs and special situations to reduce tariff exposure.</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="B50" t="s">
         <v>20</v>
       </c>
       <c r="C50" t="s">
         <v>9</v>
       </c>
       <c r="D50" t="s">
         <v>42</v>
       </c>
       <c r="E50" t="s">
         <v>23</v>
       </c>
       <c r="F50" t="s">
         <v>43</v>
       </c>
       <c r="G50" t="inlineStr">
         <is>
           <t>Sit for a free headshot photo to use on LinkedIn, social media, company website, company portfolio, marketing or advertising - wherever a good photo is required! Deb Scally is a Nashville-based portrait photographer with more than a decade of experience in public and private sector events.</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="B51" t="s">
         <v>20</v>
       </c>
       <c r="C51" t="s">
         <v>9</v>
       </c>
       <c r="D51" t="s">
-        <v>22</v>
+        <v>85</v>
       </c>
       <c r="E51" t="s">
         <v>23</v>
       </c>
       <c r="F51"/>
-      <c r="G51" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G51" t="s">
+        <v>26</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="B52" t="s">
         <v>20</v>
       </c>
       <c r="C52" t="s">
         <v>9</v>
       </c>
       <c r="D52" t="s">
         <v>84</v>
       </c>
       <c r="E52" t="s">
         <v>23</v>
       </c>
       <c r="F52" t="s">
         <v>28</v>
       </c>
       <c r="G52" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="B53" t="s">
         <v>20</v>
       </c>
       <c r="C53" t="s">
         <v>9</v>
       </c>
       <c r="D53" t="s">
-        <v>85</v>
+        <v>22</v>
       </c>
       <c r="E53" t="s">
         <v>23</v>
       </c>
       <c r="F53"/>
-      <c r="G53" t="s">
-        <v>26</v>
+      <c r="G53" t="inlineStr">
+        <is>
+          <t>ACPC’s fastest‑growing networking venue. Airlines and suppliers host open tables for up to 30‑minute conversations, with real‑time sign‑ups displayed on the live monitor. Rotate in, make new connections, and keep the conversations flowing. Morning coffee and afternoon bar service make this a can’t‑miss experience.</t>
+        </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="B54" t="s">
+        <v>114</v>
+      </c>
+      <c r="C54" t="s">
         <v>115</v>
       </c>
-      <c r="C54" t="s">
+      <c r="D54" t="s">
         <v>116</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="E54" t="s">
         <v>57</v>
       </c>
       <c r="F54" t="s">
+        <v>117</v>
+      </c>
+      <c r="G54" t="s">
         <v>118</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="B55" t="s">
         <v>30</v>
       </c>
       <c r="C55" t="s">
         <v>9</v>
       </c>
       <c r="D55" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="E55" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="F55"/>
       <c r="G55" t="inlineStr">
         <is>
           <t>A flagship event of the ACPC, Airline Roundtable meetings are considered to be one of the core ingredients that have made the conference so successful for 69 years.</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="B56" t="s">
         <v>80</v>
       </c>
       <c r="C56" t="s">
         <v>75</v>
       </c>
       <c r="D56" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="E56" t="s">
         <v>33</v>
       </c>
       <c r="F56" t="s">
         <v>113</v>
       </c>
       <c r="G56" t="inlineStr">
         <is>
           <t>A focused review of the core export‑control rules that govern outbound aircraft‑parts shipments. Understand common pitfalls, rising enforcement trends, and the essential compliance steps every aviation company must follow.</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="B57" t="s">
         <v>31</v>
       </c>
       <c r="C57" t="s">
         <v>90</v>
       </c>
       <c r="D57" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="E57" t="s">
         <v>57</v>
       </c>
       <c r="F57" t="s">
+        <v>122</v>
+      </c>
+      <c r="G57" t="s">
         <v>123</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="B58" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="C58" t="s">
         <v>52</v>
       </c>
       <c r="D58" t="s">
+        <v>125</v>
+      </c>
+      <c r="E58" t="s">
+        <v>103</v>
+      </c>
+      <c r="F58" t="s">
         <v>126</v>
-      </c>
-[...4 lines deleted...]
-        <v>127</v>
       </c>
       <c r="G58" t="inlineStr">
         <is>
           <t>Join Jeff Rogers, master storyteller and improvisational energizer, for a keynote experience unlike any other. This “Un‑Keynote” blends humor, interaction, and practical tools to help sales and supply chain leaders unlock their creative edge, build trust across silos, and lead with boldness in a rapidly evolving industry.</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="B59" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="C59" t="s">
         <v>24</v>
       </c>
       <c r="D59" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="E59" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="F59"/>
       <c r="G59" t="inlineStr">
         <is>
           <t>A flagship event of the ACPC, Airline Roundtable meetings are considered to be one of the core ingredients that have made the conference so successful for 69 years.</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="B60" t="s">
         <v>54</v>
       </c>
       <c r="C60" t="s">
         <v>55</v>
       </c>
       <c r="D60" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="E60" t="s">
         <v>33</v>
       </c>
       <c r="F60" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="G60" t="inlineStr">
         <is>
           <t>Did you enjoy the luncheon keynote address? If you’d like to continue the conversation, join Jeff at 2:00pm in Amarante (Lower Level, JW Marriott) for an intimate deep‑dive session with expanded discussion and Q&amp;A.</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="B61" t="s">
         <v>54</v>
       </c>
       <c r="C61" t="s">
         <v>24</v>
       </c>
       <c r="D61" t="s">
-        <v>22</v>
+        <v>42</v>
       </c>
       <c r="E61" t="s">
         <v>23</v>
       </c>
-      <c r="F61"/>
+      <c r="F61" t="s">
+        <v>43</v>
+      </c>
       <c r="G61" t="inlineStr">
         <is>
-          <t>Open to Suppliers and Airlines - A 30-minute time slot for you to talk business in a casual and relaxed environment! Just show up, take a seat, and let the business come to you!</t>
+          <t>Sit for a free headshot photo to use on LinkedIn, social media, company website, company portfolio, marketing or advertising - wherever a good photo is required! Deb Scally is a Nashville-based portrait photographer with more than a decade of experience in public and private sector events.</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="B62" t="s">
         <v>54</v>
       </c>
       <c r="C62" t="s">
         <v>24</v>
       </c>
       <c r="D62" t="s">
-        <v>42</v>
+        <v>22</v>
       </c>
       <c r="E62" t="s">
         <v>23</v>
       </c>
-      <c r="F62" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F62"/>
       <c r="G62" t="inlineStr">
         <is>
-          <t>Sit for a free headshot photo to use on LinkedIn, social media, company website, company portfolio, marketing or advertising - wherever a good photo is required! Deb Scally is a Nashville-based portrait photographer with more than a decade of experience in public and private sector events.</t>
+          <t>ACPC’s fastest‑growing networking venue. Airlines and suppliers host open tables for up to 30‑minute conversations, with real‑time sign‑ups displayed on the live monitor. Rotate in, make new connections, and keep the conversations flowing. Morning coffee and afternoon bar service make this a can’t‑miss experience.</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="B63" t="s">
         <v>54</v>
       </c>
       <c r="C63" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="D63" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="E63" t="s">
         <v>23</v>
       </c>
-      <c r="F63"/>
+      <c r="F63" t="s">
+        <v>28</v>
+      </c>
       <c r="G63" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="B64" t="s">
         <v>54</v>
       </c>
       <c r="C64" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="D64" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="E64" t="s">
         <v>23</v>
       </c>
-      <c r="F64" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F64"/>
       <c r="G64" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="B65" t="s">
         <v>83</v>
       </c>
       <c r="C65" t="s">
         <v>21</v>
       </c>
       <c r="D65" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="E65" t="s">
         <v>36</v>
       </c>
       <c r="F65" t="s">
         <v>41</v>
       </c>
       <c r="G65" t="inlineStr">
         <is>
           <t>Beyond the Roundtables - Keep the momentum after the ACPC and discover how to maintain and nurture the relationships you’ve started once you’re back in the office.</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="B66" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="C66" t="s">
         <v>24</v>
       </c>
       <c r="D66" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="E66" t="s">
         <v>33</v>
       </c>
       <c r="F66" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="G66" t="inlineStr">
         <is>
           <t>An introduction to SMS principles and how they strengthen processes for repair stations, distributors, and aviation organizations. Gain actionable guidance on building, managing, and maximizing an effective Safety Management System.</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="B67" t="s">
         <v>24</v>
       </c>
       <c r="C67" t="s">
+        <v>133</v>
+      </c>
+      <c r="D67" t="s">
         <v>134</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="E67" t="s">
         <v>23</v>
       </c>
       <c r="F67" t="s">
         <v>66</v>
       </c>
       <c r="G67" t="inlineStr">
         <is>
           <t>If you missed the fun on Saturday night, this is your chance to test your knowledge against the best of the best on Aviation Topics. For those of you who played on Saturday, come back and play again in an all-new game. Winners get prizes!</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="B68" t="s">
         <v>49</v>
       </c>
       <c r="C68" t="s">
+        <v>135</v>
+      </c>
+      <c r="D68" t="s">
         <v>136</v>
       </c>
-      <c r="D68" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E68" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="F68"/>
       <c r="G68" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="B69" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="C69" t="s">
-        <v>102</v>
+        <v>138</v>
       </c>
       <c r="D69" t="s">
         <v>139</v>
       </c>
       <c r="E69" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="F69" t="s">
         <v>140</v>
       </c>
       <c r="G69" t="inlineStr">
         <is>
           <t>.We’re closing out Monday night in true celebration style as we Ascend into the Night with Orlando’s own Sugar Vibe—a powerhouse party band that brings rhythm, soul, and nonstop energy to the stage.</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="s">
         <v>141</v>
       </c>
       <c r="B70" t="s">
         <v>8</v>
       </c>
       <c r="C70" t="s">
         <v>74</v>
       </c>
       <c r="D70" t="s">
         <v>142</v>
       </c>
       <c r="E70" t="s">
         <v>143</v>
@@ -2187,77 +2190,77 @@
         <v>8</v>
       </c>
       <c r="C71" t="s">
         <v>74</v>
       </c>
       <c r="D71" t="s">
         <v>144</v>
       </c>
       <c r="E71" t="s">
         <v>33</v>
       </c>
       <c r="F71"/>
       <c r="G71"/>
     </row>
     <row r="72">
       <c r="A72" t="s">
         <v>141</v>
       </c>
       <c r="B72" t="s">
         <v>20</v>
       </c>
       <c r="C72" t="s">
         <v>30</v>
       </c>
       <c r="D72" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="E72" t="s">
         <v>18</v>
       </c>
       <c r="F72"/>
       <c r="G72" t="inlineStr">
         <is>
           <t>Bring a photo ID and your registration QR code (printed or on your smart phone) to pick up your 2026 ACPC badge and wristband. Both badge and wristband are required for entry to ALL ACPC events. Lost badges and/or wristbands will NOT be replaced.</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="s">
         <v>141</v>
       </c>
       <c r="B73" t="s">
         <v>20</v>
       </c>
       <c r="C73" t="s">
         <v>30</v>
       </c>
       <c r="D73" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="E73" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
       <c r="F73"/>
       <c r="G73" t="inlineStr">
         <is>
           <t>Have questions on ACPC's newest networking tool? Stop by the Registration Help Desk to discover how the Connection Tracker app makes it fast and easy to capture contact info and follow up with your new connections.</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="s">
         <v>141</v>
       </c>
       <c r="B74" t="s">
         <v>20</v>
       </c>
       <c r="C74" t="s">
         <v>9</v>
       </c>
       <c r="D74" t="s">
         <v>85</v>
       </c>
       <c r="E74" t="s">
         <v>23</v>
       </c>
       <c r="F74"/>
@@ -2287,92 +2290,94 @@
       <c r="G75" t="inlineStr">
         <is>
           <t>This is your last chance to sit for a free headshot photo to use on LinkedIn, social media, company website, company portfolio, marketing or advertising - wherever a good photo is required! Deb Scally is a Nashville-based portrait photographer with more than a decade of experience in public and private sector events.</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="s">
         <v>141</v>
       </c>
       <c r="B76" t="s">
         <v>20</v>
       </c>
       <c r="C76" t="s">
         <v>9</v>
       </c>
       <c r="D76" t="s">
         <v>22</v>
       </c>
       <c r="E76" t="s">
         <v>23</v>
       </c>
       <c r="F76"/>
       <c r="G76" t="inlineStr">
         <is>
-          <t>Open to Suppliers and Airlines - A 30-minute time slot for you to talk business in a casual and relaxed environment! Just show up, take a seat, and let the business come to you!</t>
+          <t>ACPC’s fastest‑growing networking venue. Airlines and suppliers host open tables for up to 30‑minute conversations, with real‑time sign‑ups displayed on the live monitor. Rotate in, make new connections, and keep the conversations flowing. Morning coffee and afternoon bar service make this a can’t‑miss experience.</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="s">
         <v>141</v>
       </c>
       <c r="B77" t="s">
         <v>20</v>
       </c>
       <c r="C77" t="s">
         <v>145</v>
       </c>
       <c r="D77" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="E77" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="F77"/>
       <c r="G77" t="inlineStr">
         <is>
           <t>A flagship event of the ACPC, Airline Roundtable meetings are considered to be one of the core ingredients that have made the conference so successful for 69 years.</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="s">
         <v>141</v>
       </c>
       <c r="B78" t="s">
         <v>39</v>
       </c>
       <c r="C78" t="s">
         <v>52</v>
       </c>
       <c r="D78" t="s">
         <v>146</v>
       </c>
       <c r="E78" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="F78" t="s">
         <v>147</v>
       </c>
-      <c r="G78"/>
+      <c r="G78" t="s">
+        <v>148</v>
+      </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>