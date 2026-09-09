--- v4 (2026-07-25)
+++ v5 (2026-09-09)
@@ -224,57 +224,57 @@
   <si>
     <t>Elevating Your Professional Presence: A Skills‑Building Workshop</t>
   </si>
   <si>
     <t>facilitated by David Suarez</t>
   </si>
   <si>
     <t>Live Crowd Trivia</t>
   </si>
   <si>
     <t>hosted by Jay Bant</t>
   </si>
   <si>
     <t>5:15 pm</t>
   </si>
   <si>
     <t>Welcome Reception &amp; Welcome Address</t>
   </si>
   <si>
     <t>Rachel Niederer, Board of Directors &amp; Airline Advisory Council</t>
   </si>
   <si>
     <t>Sunday, August 30</t>
   </si>
   <si>
+    <t>Supplier companies can secure additional Roundtable meetings, if available.</t>
+  </si>
+  <si>
     <t>Airline Roundtable Appointment Selection Support</t>
   </si>
   <si>
     <t>Have questions about your Airline Roundtable appointments? Need your appointment schedule re-emailed or re-printed? Stop by the desk for assistance.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Supplier companies can secure additional Roundtable meetings, if available.</t>
   </si>
   <si>
     <t>8:30 am</t>
   </si>
   <si>
     <t>11:30 am</t>
   </si>
   <si>
     <t>Aviation Networking Forum - Booth Set-Up for Suppliers</t>
   </si>
   <si>
     <t>Coquina Ballroom - JW Marrriott</t>
   </si>
   <si>
     <t>Registered Suppliers with reserved booth space may set up their booths during this time.</t>
   </si>
   <si>
     <t>Professional Development Session - Ten Major Contract Clauses That Cause Purchasing/SCM Issues </t>
   </si>
   <si>
     <t>10:30 am</t>
   </si>
   <si>
     <t>Airline Panel Discussion - What Airlines Want: Procurement Priorities &amp; Partnership Vision</t>
   </si>
@@ -1073,75 +1073,75 @@
         <v>49</v>
       </c>
       <c r="D23" t="s">
         <v>68</v>
       </c>
       <c r="E23" t="s">
         <v>23</v>
       </c>
       <c r="F23" t="s">
         <v>69</v>
       </c>
       <c r="G23" t="inlineStr">
         <is>
           <t>Enjoy appetizers and cocktails during this reception, network with other attendees and hear from your ACPC Chairman, your Board of Directors and your ALL NEW Airline Advisory Council as they welcome you to the 2026 ACPC!</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
         <v>70</v>
       </c>
       <c r="B24" t="s">
         <v>8</v>
       </c>
       <c r="C24" t="s">
-        <v>39</v>
+        <v>9</v>
       </c>
       <c r="D24" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="E24" t="s">
         <v>18</v>
       </c>
       <c r="F24"/>
       <c r="G24" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
         <v>70</v>
       </c>
       <c r="B25" t="s">
         <v>8</v>
       </c>
       <c r="C25" t="s">
         <v>39</v>
       </c>
       <c r="D25" t="s">
-        <v>17</v>
+        <v>72</v>
       </c>
       <c r="E25" t="s">
         <v>18</v>
       </c>
       <c r="F25"/>
       <c r="G25" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="s">
         <v>70</v>
       </c>
       <c r="B26" t="s">
         <v>8</v>
       </c>
       <c r="C26" t="s">
         <v>39</v>
       </c>
       <c r="D26" t="s">
         <v>10</v>
       </c>
       <c r="E26" t="s">
         <v>11</v>
       </c>